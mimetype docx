--- v0 (2026-06-07)
+++ v1 (2026-08-08)
@@ -1,2596 +1,5041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3FA93875" w14:textId="77777777" w:rsidR="00E9396D" w:rsidRDefault="00E0243D">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="3F9F6D52" w14:textId="192E1D94" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...100 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Titolo articolo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55438">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Title </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...1249 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FEE4E2" w14:textId="77777777" w:rsidR="00455F18" w:rsidRPr="002C44B0" w:rsidRDefault="00455F18" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D0A1A7" w14:textId="74D87B2C" w:rsidR="00B90886" w:rsidRPr="00014D7B" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Autore uno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Autore due (se presente; e/o altri eventuali autori</w:t>
+      </w:r>
+      <w:r w:rsidR="000D50DA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>/autrici</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00014D7B" w:rsidRPr="00014D7B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00014D7B">
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D6593C" w14:textId="77777777" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00B90886" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53289014" w14:textId="46A5F490" w:rsidR="00E5626C" w:rsidRPr="004455AA" w:rsidRDefault="00E01A4F" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VANNO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>3 SPAZI</w:t>
+      </w:r>
+      <w:r w:rsidR="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, DIMENSIONE FONT 12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FRA AUTORI E ABSTRACT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DE663A" w14:textId="77777777" w:rsidR="00E5626C" w:rsidRPr="00871479" w:rsidRDefault="00E5626C" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EF1307" w14:textId="77777777" w:rsidR="00455F18" w:rsidRPr="00871479" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482A3D45" w14:textId="228FADE4" w:rsidR="00B90886" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Il </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007C6071">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>primo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>va</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Italiano</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>) Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177D5E2E" w14:textId="77777777" w:rsidR="00B90886" w:rsidRPr="00440CF0" w:rsidRDefault="00B90886" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F92C395" w14:textId="4F2AA689" w:rsidR="00B90886" w:rsidRPr="00440CF0" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Parole chiave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>parola</w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE31EC" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B764C3" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B764C3" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE31EC" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C65FFCB" w14:textId="77777777" w:rsidR="00B90886" w:rsidRPr="00440CF0" w:rsidRDefault="00B90886" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448C8983" w14:textId="77777777" w:rsidR="00455F18" w:rsidRPr="003935AE" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003935AE">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559EF869" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3759AD" w14:textId="3927D6AC" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Il </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>secondo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>va</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Inglese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>) Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55780DE6" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BA1867" w14:textId="65998FB3" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>parola</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A076026" w14:textId="77777777" w:rsidR="00B90886" w:rsidRDefault="00B90886" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFED047" w14:textId="3181EC4B" w:rsidR="00E01A4F" w:rsidRPr="00E01A4F" w:rsidRDefault="00E01A4F" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E01A4F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VANNO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01A4F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4 SPAZI dimensione font 12 FRA KEYWORDS E Introduzione/Par. 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546CB691" w14:textId="77777777" w:rsidR="00E01A4F" w:rsidRDefault="00E01A4F" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF5F978" w14:textId="77777777" w:rsidR="00C55438" w:rsidRPr="00E01A4F" w:rsidRDefault="003935AE" w:rsidP="003935AE">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E01A4F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NB: PER GLI ARTICOLI IN INGLESE, O ALTRA LINGUA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B9C8BE" w14:textId="6052DA0D" w:rsidR="0056624F" w:rsidRPr="00E01A4F" w:rsidRDefault="003935AE" w:rsidP="003935AE">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E01A4F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>VA PER PRIMO L’ABSTRACT (CON RELATIVE PAROLE CHIAVE) NELLA LINGUA DELL’ARTICOLO. VA INVECE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55438" w:rsidRPr="00E01A4F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01A4F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>PER SECONDO QUELLO IN ITALIANO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2AF5BE" w14:textId="77777777" w:rsidR="0056624F" w:rsidRPr="00C55438" w:rsidRDefault="0056624F" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F67DAE4" w14:textId="77777777" w:rsidR="0056624F" w:rsidRPr="00440CF0" w:rsidRDefault="0056624F" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC06C1E" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Introduzione</w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365ACD43" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48006161" w14:textId="516AECE6" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(se presente,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con questa dicitura,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NON numerarla. Se invece si parte da un ordinario Paragrafo 1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Es.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B211B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B211B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B211B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B211B" w:rsidRPr="000B211B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Il quadro normativo della ricerca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>rămaşi</w:t>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>va numerato)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A49C55" w14:textId="77777777" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00B90886" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B72222" w14:textId="6542ACEE" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C6071">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xxxxxxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2538FA94" w14:textId="76F714C9" w:rsidR="00B90886" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFC181B" w14:textId="77777777" w:rsidR="001E3F44" w:rsidRPr="00440CF0" w:rsidRDefault="001E3F44" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB83A83" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53058C62" w14:textId="601388EC" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3F44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3F44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titolo del paragrafo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E75D47" w14:textId="77777777" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00B90886" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3059DC" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF430CD" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4601072F" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61600AFF" w14:textId="5F12EE1A" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:right="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(ES. CIT. LUNGA STACCATA DAL CORPO DEL TESTO)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38170342" w14:textId="73B42799" w:rsidR="00B90886" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:right="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bello </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>bello</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>bello</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>bello</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oggi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>oggi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>oggi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Caselli, 2021, p. 23)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A20C1A" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E55094" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C512457" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEC10FF" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4571BBD6" w14:textId="362581CD" w:rsidR="006046AD" w:rsidRPr="006046AD" w:rsidRDefault="006046AD" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006046AD">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VANNO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006046AD">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2 SPAZI DIMENSIONE FONT 12 FRA LA FINE DI UN PAR. E IL TITOLO DELL’ALTRO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC8B35A" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55272580" w14:textId="77777777" w:rsidR="006046AD" w:rsidRDefault="006046AD" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226802F0" w14:textId="0318454B" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3F44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3F44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836922">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temi e </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5744">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>metodi della ricerca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4565A4" w14:textId="77777777" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00B90886" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7A897C" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBD41AF" w14:textId="145DEE0E" w:rsidR="00440CF0" w:rsidRPr="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="00440CF0">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ES. CIT. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BREVE, MAX 4-5 RIGHE, CHE RESTA NEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>CORPO DEL TESTO</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3C44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, FRA VIRGOLETTE A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AD3C44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SERGENTE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3C44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Goose, 2021, trad. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. 2025, p. 123)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3C44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797AEFF0" w14:textId="77777777" w:rsidR="00440CF0" w:rsidRDefault="00440CF0" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8DA884" w14:textId="77777777" w:rsidR="001E3F44" w:rsidRPr="00871479" w:rsidRDefault="001E3F44" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D53ECE" w14:textId="26FA3B2A" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Conclusioni</w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(SE PRESENTI, NON NUMERARLE, COME INTRODUZIONE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD75573" w14:textId="77777777" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00B90886" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D82475" w14:textId="656C7CA8" w:rsidR="00B90886" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Immaginiamo</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3C44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunque in questo scenario complesso una situazione complessa, xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx e ancora oggi vediamo questo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFB6F14" w14:textId="7C8D5EC1" w:rsidR="00B90886" w:rsidRDefault="00AD3C44" w:rsidP="00AD3C44">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Possiamo concludere affermando che xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx (Marsi, 2024) xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031B48B4" w14:textId="20756B93" w:rsidR="00AD3C44" w:rsidRPr="00871479" w:rsidRDefault="00AD3C44" w:rsidP="00AD3C44">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Dunque, oggi le famiglie xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BAAEB6" w14:textId="77777777" w:rsidR="00615D6A" w:rsidRDefault="00615D6A" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E597C68" w14:textId="77777777" w:rsidR="00A54D76" w:rsidRPr="00871479" w:rsidRDefault="00A54D76" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E10C30" w14:textId="39148F10" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00E702A9" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Riferimenti bibliografici</w:t>
+      </w:r>
+      <w:r w:rsidR="0019400E">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0019400E" w:rsidRPr="0019400E">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per l’Inglese: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0019400E" w:rsidRPr="0019400E">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0019400E" w:rsidRPr="0019400E">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5922CFCA" w14:textId="77777777" w:rsidR="00947757" w:rsidRPr="00871479" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594BB9BF" w14:textId="309CC9A5" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cantatore</w:t>
+      </w:r>
+      <w:r w:rsidR="0094178E" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L., Galli Laforest N., Grilli G., </w:t>
+      </w:r>
+      <w:r w:rsidR="00882832" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Negri M., Piccinini G., Tontardini I., Varrà E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>In cerca di guai. Studiare la letteratura per l</w:t>
+      </w:r>
+      <w:r w:rsidR="0036761A" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>infanzia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00842B47" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Parma: Junior-Spaggiari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4921CA8C" w14:textId="6C901D2C" w:rsidR="00B90886" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chambers A. (2020): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Siamo quello che leggiamo. Crescere tra lettura e letteratura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Modena: Equilibri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E7A355" w14:textId="184165AA" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ferrieri L., Targa M.G. (a cura di) (1991): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il libro sotto il banco. Biblioteca e scuola. Due modi di leggere? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Milano: Editrice Bibliografica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9CB318" w14:textId="6B7590D0" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gasparini A., Chellini C. (2017): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Le fiabe nella relazione educativa</w:t>
+      </w:r>
+      <w:r w:rsidR="0036761A" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trento: Erickson. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678CC2C6" w14:textId="6956A5F0" w:rsidR="00B90886" w:rsidRPr="00871479" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Gotti G. (2020): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>La biblioteca dei saperi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Roma: Lapis</w:t>
+      </w:r>
+      <w:r w:rsidR="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C8B8D0" w14:textId="235AB29E" w:rsidR="00882832" w:rsidRPr="00871479" w:rsidRDefault="00000000" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pitzorno B. (1989): I libri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seduttori”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>LiBeR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00795D87" w:rsidRPr="00706D44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00882832" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00882832" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0036761A" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. 9-11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6DE1A0" w14:textId="77777777" w:rsidR="0019400E" w:rsidRDefault="00E702A9" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>acasă</w:t>
+        <w:t xml:space="preserve">Wilhelm J.  (2016): Recognising </w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Power </w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pleasure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engaged Adolescent Readers Get </w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Their Free-Choice Reading, </w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> How Teachers Can Leverage This </w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00706D44" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Australian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C6071">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C145D9" w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Journal of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Language and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Fundaţia</w:t>
+      <w:r w:rsidRPr="00871479">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Literacy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Soros, </w:t>
+      <w:r w:rsidR="00842B47" w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00842B47" w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00842B47" w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(39),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pp. 30-41.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC67D1" w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685F7844" w14:textId="77777777" w:rsidR="00465F5D" w:rsidRPr="004455AA" w:rsidRDefault="00465F5D" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23126B25" w14:textId="631C40EA" w:rsidR="00B90886" w:rsidRPr="00465F5D" w:rsidRDefault="00AC67D1" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465F5D">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>NB: I TITOLI DI RIVISTE O TESTI IN INGLESE VANNO</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1975">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F5D">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>CON INIZIALI MAIUSCOLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F5D">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837A37">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(fatto salvo connettivi, congiunzioni e articoli, a meno che non seguano immediatamente i due punti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2A50EC" w14:textId="77777777" w:rsidR="00810B25" w:rsidRDefault="00810B25" w:rsidP="009105AC">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EA6238" w14:textId="77777777" w:rsidR="00465F5D" w:rsidRDefault="00465F5D" w:rsidP="00662158">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6203F3" w14:textId="3195C66F" w:rsidR="00CF6F4A" w:rsidRPr="004455AA" w:rsidRDefault="00CF6F4A" w:rsidP="00662158">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riferimenti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>România</w:t>
+      <w:r w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sitografici</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...45 lines deleted...]
-      <w:pgMar w:top="2268" w:right="1701" w:bottom="2268" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:r w:rsidR="00BD4476" w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Web </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD4476" w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>references</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD4476" w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0767B885" w14:textId="77777777" w:rsidR="00662158" w:rsidRPr="004455AA" w:rsidRDefault="00662158" w:rsidP="00662158">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE92D2A" w14:textId="77777777" w:rsidR="00662158" w:rsidRPr="004455AA" w:rsidRDefault="00662158" w:rsidP="00662158">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004455AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>https://www.education.ec.europa.eu/it/education-levels/school-education/wellbeing-at-school (ultima consultazione: 16.03.26).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32769134" w14:textId="77777777" w:rsidR="00662158" w:rsidRPr="00662158" w:rsidRDefault="00662158" w:rsidP="00662158">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662158">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>https://www.eurohealthnet.eu/publication/schools4health (ultima consultazione: 16.03.26).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA20615" w14:textId="50F6FA3C" w:rsidR="00B90886" w:rsidRDefault="00B90886" w:rsidP="00871479">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0D53E1" w14:textId="18360CF4" w:rsidR="0019400E" w:rsidRPr="00871479" w:rsidRDefault="0019400E" w:rsidP="00871479">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RIFERIMENTI SITOGRAFICI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019400E">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>PER CONTRIBUTI IN INGLESE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (last access: 16.03.26)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0019400E" w:rsidRPr="00871479">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B1FA9EB" w14:textId="77777777" w:rsidR="00B665F0" w:rsidRDefault="00B665F0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="63BFF252" w14:textId="77777777" w:rsidR="007600B3" w:rsidRDefault="007600B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D75EC88" w14:textId="77777777" w:rsidR="00B665F0" w:rsidRDefault="00B665F0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="47CB7DA3" w14:textId="77777777" w:rsidR="007600B3" w:rsidRDefault="007600B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15C2D2B9" w14:textId="3E034AA3" w:rsidR="00B90886" w:rsidRDefault="00B90886">
+    <w:pPr>
+      <w:pStyle w:val="Intestazioneepidipagina"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02595AC8" w14:textId="77777777" w:rsidR="00B665F0" w:rsidRDefault="00B665F0">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="01E70B17" w14:textId="77777777" w:rsidR="007600B3" w:rsidRDefault="007600B3">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42E544D9" w14:textId="77777777" w:rsidR="00B665F0" w:rsidRDefault="00B665F0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1AD58AA6" w14:textId="77777777" w:rsidR="007600B3" w:rsidRDefault="007600B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="4E4C7D18" w14:textId="77777777" w:rsidR="00E9396D" w:rsidRDefault="008B3496">
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3CF03B94" w14:textId="77777777" w:rsidR="007600B3" w:rsidRDefault="007600B3"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5C54043F" w14:textId="354371E8" w:rsidR="00B90886" w:rsidRPr="00907DDE" w:rsidRDefault="00000000" w:rsidP="00014D7B">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907DDE">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00907DDE">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Professore associato di Pedagogia generale e sociale dell’Università degli Studi di Messina</w:t>
+      </w:r>
+      <w:r w:rsidR="00B764C3" w:rsidRPr="00907DDE">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="1E33DC06" w14:textId="02484C65" w:rsidR="00B90886" w:rsidRPr="00907DDE" w:rsidRDefault="00000000" w:rsidP="00014D7B">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907DDE">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00907DDE">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assegnista di ricerca </w:t>
+      </w:r>
+      <w:r w:rsidR="000614A6">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CNR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B764C3" w:rsidRPr="00907DDE">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Istituto Nazionale </w:t>
+      </w:r>
+      <w:r w:rsidR="000614A6">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delle Ricerche, Roma. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="6BDED26C" w14:textId="31E0C97A" w:rsidR="00014D7B" w:rsidRPr="00907DDE" w:rsidRDefault="00014D7B" w:rsidP="00014D7B">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907DDE">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00907DDE">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="00440CF0">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> in Scienze…………presso il Dipartimento di…</w:t>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>SE PIU’ AUTORI:</w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1853" w:rsidRPr="007C1853">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Il contributo in oggetto è frutto del lavoro congiunto de</w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>gli Autori</w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuttavia, è da attribuire la stesura del </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="000B211B">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Par. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E0243D">
-[...3 lines deleted...]
-        <w:t>…….</w:t>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>a….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E0243D">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="00440CF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dei </w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0" w:rsidRPr="000B211B">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Parr. 2, 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00440CF0">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>a….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00907DDE">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>N.d.R.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="869332745"/>
+      <w:id w:val="14901443"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...4 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="4D51992C" w14:textId="77777777" w:rsidR="00F65A5E" w:rsidRPr="004F53A1" w:rsidRDefault="00F65A5E">
+      <w:p w14:paraId="3AFF4F98" w14:textId="01191BDA" w:rsidR="00D13A5E" w:rsidRDefault="00D13A5E">
         <w:pPr>
           <w:pStyle w:val="Intestazione"/>
           <w:jc w:val="right"/>
-          <w:rPr>
-[...2 lines deleted...]
-          </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="004F53A1">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="004F53A1">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="004F53A1">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0004746B">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="004F53A1">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4E6E0985" w14:textId="77777777" w:rsidR="00F65A5E" w:rsidRDefault="00F65A5E">
+  <w:p w14:paraId="07466FD3" w14:textId="77777777" w:rsidR="00B90886" w:rsidRDefault="00B90886">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Intestazioneepidipagina"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...419 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="135"/>
+  <w:zoom w:percent="122"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E9396D"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00FF570E"/>
+    <w:rsidRoot w:val="00B90886"/>
+    <w:rsid w:val="00006277"/>
+    <w:rsid w:val="00014D7B"/>
+    <w:rsid w:val="000408AF"/>
+    <w:rsid w:val="000427DE"/>
+    <w:rsid w:val="00047608"/>
+    <w:rsid w:val="000550C2"/>
+    <w:rsid w:val="000614A6"/>
+    <w:rsid w:val="000B211B"/>
+    <w:rsid w:val="000D50DA"/>
+    <w:rsid w:val="000D5744"/>
+    <w:rsid w:val="000E7901"/>
+    <w:rsid w:val="000F1975"/>
+    <w:rsid w:val="001074FB"/>
+    <w:rsid w:val="00113409"/>
+    <w:rsid w:val="00147EA3"/>
+    <w:rsid w:val="001641CD"/>
+    <w:rsid w:val="00193EA3"/>
+    <w:rsid w:val="0019400E"/>
+    <w:rsid w:val="001A2CD8"/>
+    <w:rsid w:val="001B37D2"/>
+    <w:rsid w:val="001C52AC"/>
+    <w:rsid w:val="001D5DC6"/>
+    <w:rsid w:val="001E2DD8"/>
+    <w:rsid w:val="001E3F44"/>
+    <w:rsid w:val="001F0A93"/>
+    <w:rsid w:val="0021212A"/>
+    <w:rsid w:val="0023518B"/>
+    <w:rsid w:val="00241276"/>
+    <w:rsid w:val="00244BBF"/>
+    <w:rsid w:val="00247118"/>
+    <w:rsid w:val="00281031"/>
+    <w:rsid w:val="0028413E"/>
+    <w:rsid w:val="002A7B4F"/>
+    <w:rsid w:val="002C35E5"/>
+    <w:rsid w:val="002C44B0"/>
+    <w:rsid w:val="002C7168"/>
+    <w:rsid w:val="002D0018"/>
+    <w:rsid w:val="002D12B5"/>
+    <w:rsid w:val="002E5E20"/>
+    <w:rsid w:val="002E7074"/>
+    <w:rsid w:val="00304354"/>
+    <w:rsid w:val="003444DE"/>
+    <w:rsid w:val="00347DB3"/>
+    <w:rsid w:val="00347FA7"/>
+    <w:rsid w:val="003575A0"/>
+    <w:rsid w:val="0036761A"/>
+    <w:rsid w:val="003703F3"/>
+    <w:rsid w:val="00383F5B"/>
+    <w:rsid w:val="003935AE"/>
+    <w:rsid w:val="003A1B5F"/>
+    <w:rsid w:val="003C1A31"/>
+    <w:rsid w:val="003C5EE7"/>
+    <w:rsid w:val="003D55D2"/>
+    <w:rsid w:val="0042224C"/>
+    <w:rsid w:val="004228D1"/>
+    <w:rsid w:val="00440CF0"/>
+    <w:rsid w:val="004455AA"/>
+    <w:rsid w:val="0045143A"/>
+    <w:rsid w:val="00455F18"/>
+    <w:rsid w:val="00465F5D"/>
+    <w:rsid w:val="004A514E"/>
+    <w:rsid w:val="004C705B"/>
+    <w:rsid w:val="005564D5"/>
+    <w:rsid w:val="0056624F"/>
+    <w:rsid w:val="005803E3"/>
+    <w:rsid w:val="0058144F"/>
+    <w:rsid w:val="005818C0"/>
+    <w:rsid w:val="005A7E8E"/>
+    <w:rsid w:val="005B10FA"/>
+    <w:rsid w:val="005C2435"/>
+    <w:rsid w:val="005D268C"/>
+    <w:rsid w:val="005D75C5"/>
+    <w:rsid w:val="006046AD"/>
+    <w:rsid w:val="006052E7"/>
+    <w:rsid w:val="00615D6A"/>
+    <w:rsid w:val="00626512"/>
+    <w:rsid w:val="00645F6F"/>
+    <w:rsid w:val="00650518"/>
+    <w:rsid w:val="00662158"/>
+    <w:rsid w:val="006815DF"/>
+    <w:rsid w:val="0069310D"/>
+    <w:rsid w:val="006B5CB1"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="00706D44"/>
+    <w:rsid w:val="00714688"/>
+    <w:rsid w:val="00741B0B"/>
+    <w:rsid w:val="007467A3"/>
+    <w:rsid w:val="007600B3"/>
+    <w:rsid w:val="00795D87"/>
+    <w:rsid w:val="00796229"/>
+    <w:rsid w:val="007A3663"/>
+    <w:rsid w:val="007A3E6D"/>
+    <w:rsid w:val="007A5996"/>
+    <w:rsid w:val="007C1853"/>
+    <w:rsid w:val="007D13EF"/>
+    <w:rsid w:val="007E4B12"/>
+    <w:rsid w:val="007F7D1F"/>
+    <w:rsid w:val="0080075C"/>
+    <w:rsid w:val="00810B25"/>
+    <w:rsid w:val="00812D82"/>
+    <w:rsid w:val="00835A13"/>
+    <w:rsid w:val="00836922"/>
+    <w:rsid w:val="00837A37"/>
+    <w:rsid w:val="00842B47"/>
+    <w:rsid w:val="00850E79"/>
+    <w:rsid w:val="00871479"/>
+    <w:rsid w:val="00874FA4"/>
+    <w:rsid w:val="00881937"/>
+    <w:rsid w:val="00882832"/>
+    <w:rsid w:val="008859D7"/>
+    <w:rsid w:val="008A1E23"/>
+    <w:rsid w:val="008D4902"/>
+    <w:rsid w:val="008E13F3"/>
+    <w:rsid w:val="00901641"/>
+    <w:rsid w:val="009036BC"/>
+    <w:rsid w:val="00907DDE"/>
+    <w:rsid w:val="009105AC"/>
+    <w:rsid w:val="0094178E"/>
+    <w:rsid w:val="00947005"/>
+    <w:rsid w:val="00947757"/>
+    <w:rsid w:val="009652C7"/>
+    <w:rsid w:val="009825AD"/>
+    <w:rsid w:val="009A6C6C"/>
+    <w:rsid w:val="009B19E0"/>
+    <w:rsid w:val="00A16C14"/>
+    <w:rsid w:val="00A1747F"/>
+    <w:rsid w:val="00A54D76"/>
+    <w:rsid w:val="00A6238C"/>
+    <w:rsid w:val="00A679A3"/>
+    <w:rsid w:val="00A7223C"/>
+    <w:rsid w:val="00A84B88"/>
+    <w:rsid w:val="00A94061"/>
+    <w:rsid w:val="00AA259B"/>
+    <w:rsid w:val="00AC67D1"/>
+    <w:rsid w:val="00AD3C44"/>
+    <w:rsid w:val="00AD6D6A"/>
+    <w:rsid w:val="00B04BED"/>
+    <w:rsid w:val="00B106DC"/>
+    <w:rsid w:val="00B23496"/>
+    <w:rsid w:val="00B234CD"/>
+    <w:rsid w:val="00B3645C"/>
+    <w:rsid w:val="00B52A22"/>
+    <w:rsid w:val="00B52C84"/>
+    <w:rsid w:val="00B764C3"/>
+    <w:rsid w:val="00B8633E"/>
+    <w:rsid w:val="00B90886"/>
+    <w:rsid w:val="00BA2AB9"/>
+    <w:rsid w:val="00BA72F3"/>
+    <w:rsid w:val="00BD289F"/>
+    <w:rsid w:val="00BD4476"/>
+    <w:rsid w:val="00BF16B6"/>
+    <w:rsid w:val="00C12746"/>
+    <w:rsid w:val="00C145D9"/>
+    <w:rsid w:val="00C14C20"/>
+    <w:rsid w:val="00C326C8"/>
+    <w:rsid w:val="00C55438"/>
+    <w:rsid w:val="00CB30C3"/>
+    <w:rsid w:val="00CD559E"/>
+    <w:rsid w:val="00CE31EC"/>
+    <w:rsid w:val="00CE4D8D"/>
+    <w:rsid w:val="00CF6F4A"/>
+    <w:rsid w:val="00D13A5E"/>
+    <w:rsid w:val="00D236BA"/>
+    <w:rsid w:val="00D3247E"/>
+    <w:rsid w:val="00D50231"/>
+    <w:rsid w:val="00D511C7"/>
+    <w:rsid w:val="00D56CD5"/>
+    <w:rsid w:val="00D578A0"/>
+    <w:rsid w:val="00D608CA"/>
+    <w:rsid w:val="00D73F20"/>
+    <w:rsid w:val="00DD3245"/>
+    <w:rsid w:val="00DD5097"/>
+    <w:rsid w:val="00DE0B61"/>
+    <w:rsid w:val="00DE2E74"/>
+    <w:rsid w:val="00E01A4F"/>
+    <w:rsid w:val="00E0622F"/>
+    <w:rsid w:val="00E11D6C"/>
+    <w:rsid w:val="00E253A3"/>
+    <w:rsid w:val="00E31871"/>
+    <w:rsid w:val="00E34C47"/>
+    <w:rsid w:val="00E3659F"/>
+    <w:rsid w:val="00E46212"/>
+    <w:rsid w:val="00E5626C"/>
+    <w:rsid w:val="00E702A9"/>
+    <w:rsid w:val="00E904AC"/>
+    <w:rsid w:val="00EB13DA"/>
+    <w:rsid w:val="00ED3615"/>
+    <w:rsid w:val="00EF4C29"/>
+    <w:rsid w:val="00F30DA0"/>
+    <w:rsid w:val="00F339B7"/>
+    <w:rsid w:val="00F40C41"/>
+    <w:rsid w:val="00F4361F"/>
+    <w:rsid w:val="00F64EE9"/>
+    <w:rsid w:val="00F90668"/>
+    <w:rsid w:val="00FB0232"/>
+    <w:rsid w:val="00FD5A5C"/>
+    <w:rsid w:val="00FE3A56"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3BF3789D"/>
+  <w14:docId w14:val="65A85DA2"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bdr w:val="nil"/>
+        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2930,646 +5375,1671 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normale"/>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazioneepidipagina">
+    <w:name w:val="Intestazione e piè di pagina"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:spacing w:after="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpo">
+    <w:name w:val="Corpo"/>
+    <w:rPr>
+      <w:rFonts w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nessuno">
+    <w:name w:val="Nessuno"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink0">
+    <w:name w:val="Hyperlink.0"/>
+    <w:basedOn w:val="Nessuno"/>
+    <w:rPr>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single" w:color="000000"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink.1"/>
+    <w:basedOn w:val="Nessuno"/>
+    <w:rPr>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:u w:val="single" w:color="000000"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
-    <w:name w:val="Testo nota a piè di pagina Carattere"/>
+  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB13DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="Collegamentovisitato">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A7E8E"/>
     <w:rPr>
-      <w:position w:val="0"/>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="FF00FF" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandocommento">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00247118"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testocommento">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normale"/>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:link w:val="TestocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00247118"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
     <w:name w:val="Testo commento Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00247118"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Soggettocommento">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Testocommento"/>
     <w:next w:val="Testocommento"/>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00247118"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
     <w:name w:val="Soggetto commento Carattere"/>
     <w:basedOn w:val="TestocommentoCarattere"/>
+    <w:link w:val="Soggettocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247118"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000"/>
-[...30 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normale"/>
+    <w:link w:val="IntestazioneCarattere"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D13A5E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
     <w:name w:val="Intestazione Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Intestazione"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D13A5E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
+    <w:link w:val="PidipaginaCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D13A5E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="WW8Num3z3"/>
+    <w:link w:val="Pidipagina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D13A5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Menzionenonrisolta1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+  <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestonotaapidipaginaCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D13A5E"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testonormale">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normale"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
+    <w:name w:val="Testo nota a piè di pagina Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testonotaapidipagina"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13A5E"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D13A5E"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisione">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16C14"/>
     <w:pPr>
-      <w:overflowPunct w:val="0"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testonotadichiusura">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestonotadichiusuraCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007467A3"/>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestonormaleCarattere">
-    <w:name w:val="Testo normale Carattere"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotadichiusuraCarattere">
+    <w:name w:val="Testo nota di chiusura Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testonotadichiusura"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007467A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="it-IT"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasicorsivo">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="character" w:styleId="Rimandonotadichiusura">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007467A3"/>
     <w:rPr>
-      <w:i/>
-[...34 lines deleted...]
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Blank">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Blank">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="404040"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="BFBFBF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="499BC9"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="6EC038"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="F1D130"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="FFA93A"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="FF2D21"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="6C2085"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Blank">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Helvetica"/>
+        <a:ea typeface="Helvetica"/>
+        <a:cs typeface="Helvetica"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Helvetica"/>
+        <a:ea typeface="Helvetica"/>
+        <a:cs typeface="Helvetica"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="129999"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="104999"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="104999"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:blipFill rotWithShape="1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+          <a:srcRect/>
+          <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="50000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:effectLst>
+              <a:outerShdw blurRad="25400" dist="23998" dir="2700000" rotWithShape="0">
+                <a:srgbClr val="000000">
+                  <a:alpha val="31034"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+            <a:uFillTx/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+            <a:sym typeface="Helvetica"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="6350" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFill>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:uFill>
+            <a:latin typeface="Times New Roman"/>
+            <a:ea typeface="Times New Roman"/>
+            <a:cs typeface="Times New Roman"/>
+            <a:sym typeface="Times New Roman"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3709B8B-9AAA-437A-989A-200FBC86ACD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DB756DD-0947-4CC3-A28D-369E7DC6AD62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6671</Characters>
+  <Pages>4</Pages>
+  <Words>458</Words>
+  <Characters>8336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>170</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6868</CharactersWithSpaces>
+  <CharactersWithSpaces>8748</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>